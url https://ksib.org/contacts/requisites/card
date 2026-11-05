--- v0 (2026-09-20)
+++ v1 (2026-11-05)
@@ -911,51 +911,51 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Сведения на 20.09.2026, сайт https://ksib.org/contacts/requisites</w:t>
+        <w:t xml:space="preserve">Сведения на 05.11.2026, сайт https://ksib.org/contacts/requisites</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>